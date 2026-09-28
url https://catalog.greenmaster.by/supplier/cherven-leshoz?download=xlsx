--- v0 (2026-08-13)
+++ v1 (2026-09-28)
@@ -10,287 +10,357 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="прайс-лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="95">
   <si>
     <t>Питомник Червенского лесхоза</t>
   </si>
   <si>
     <t>лесхоз</t>
   </si>
   <si>
     <t>ГЛХУ "Червенский лесхоз", УНП: 600004086</t>
   </si>
   <si>
     <t>323223, Минская область, Червенский район, г. Червень, ул. Барыкина, д. 16</t>
   </si>
   <si>
     <t>+375 33 670-40-98 приемная</t>
   </si>
   <si>
     <t>+375 33 670-40-88 начальник питомника</t>
   </si>
   <si>
     <t>chervenohota@gmail.com</t>
   </si>
   <si>
-    <t>Последнее обновление: 18.03.2026 16:14 [+0300]</t>
+    <t>Последнее обновление: 23.09.2026 10:18 [+0300]</t>
   </si>
   <si>
     <t>хвойные</t>
   </si>
   <si>
     <t>название</t>
   </si>
   <si>
     <t>размер, см.</t>
   </si>
   <si>
     <t>корневая</t>
   </si>
   <si>
     <t>комментарий</t>
   </si>
   <si>
     <t>кол-во, шт</t>
   </si>
   <si>
     <t>цена за ед.</t>
   </si>
   <si>
     <t>ель обыкновенная_x000D_
 picea abies</t>
   </si>
   <si>
     <t>20-40</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>есть</t>
   </si>
   <si>
     <t>BYN</t>
   </si>
   <si>
     <t>C5</t>
   </si>
   <si>
     <t>лиственница европейская_x000D_
 larix decidua</t>
   </si>
   <si>
-    <t>C7</t>
-[...3 lines deleted...]
-microbiota decussata</t>
+    <t>C10</t>
   </si>
   <si>
     <t>можжевельник казацкий 'tamariscifolia'_x000D_
 juniperus sabina 'tamariscifolia'</t>
   </si>
   <si>
     <t>10-20</t>
   </si>
   <si>
     <t>можжевельник китайский 'stricta'_x000D_
 juniperus chinensis 'stricta'</t>
   </si>
   <si>
     <t>C3</t>
   </si>
   <si>
+    <t>C7</t>
+  </si>
+  <si>
     <t>можжевельник обыкновенный 'hibernica'_x000D_
 juniperus communis 'hibernica'</t>
   </si>
   <si>
-    <t>C10</t>
-[...1 lines deleted...]
-  <si>
     <t>можжевельник средний 'mint julep'_x000D_
 juniperus pfitzeriana 'mint julep'</t>
   </si>
   <si>
+    <t>пихта одноцветная_x000D_
+abies concolor</t>
+  </si>
+  <si>
+    <t>C2</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>сосна обыкновенная_x000D_
+pinus sylvestris</t>
+  </si>
+  <si>
+    <t>45-70</t>
+  </si>
+  <si>
+    <t>C20</t>
+  </si>
+  <si>
+    <t>ПРОИЗВЕДЕНА СТРИЖКА</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
     <t>тис ягодный 'elegantissima'_x000D_
 taxus baccata 'elegantissima'</t>
   </si>
   <si>
     <t>туя западная 'columna'_x000D_
 thuja occidentalis 'columna'</t>
   </si>
   <si>
     <t>10-40</t>
   </si>
   <si>
     <t>40-70</t>
   </si>
   <si>
     <t>C8</t>
   </si>
   <si>
     <t>70-100</t>
   </si>
   <si>
     <t>туя западная 'globosa'_x000D_
 thuja occidentalis 'globosa'</t>
   </si>
   <si>
     <t>туя западная 'rheingold'_x000D_
 thuja occidentalis 'rheingold'</t>
   </si>
   <si>
     <t>туя западная 'smaragd'_x000D_
 thuja occidentalis 'smaragd'</t>
   </si>
   <si>
+    <t>100-120</t>
+  </si>
+  <si>
+    <t>C25</t>
+  </si>
+  <si>
+    <t>туя западная 'smaragd gold'_x000D_
+thuja occidentalis 'smaragd gold'</t>
+  </si>
+  <si>
+    <t>10-15</t>
+  </si>
+  <si>
     <t>туя западная 'teddy'_x000D_
 thuja occidentalis 'teddy'</t>
   </si>
   <si>
     <t>лианы</t>
   </si>
   <si>
     <t>виноград девичий прикрепленный_x000D_
 parthenocissus inserta</t>
   </si>
   <si>
     <t>C1</t>
   </si>
   <si>
+    <t>жимолость японская 'aureoreticulata'_x000D_
+lonicera japonica 'aureoreticulata'</t>
+  </si>
+  <si>
+    <t>10-100</t>
+  </si>
+  <si>
     <t>плющ обыкновенный_x000D_
 hedera helix</t>
   </si>
   <si>
     <t>лиственные деревья</t>
   </si>
   <si>
     <t>береза бородавчатая_x000D_
 betula pendula</t>
   </si>
   <si>
     <t>50-100</t>
   </si>
   <si>
+    <t>дуб красный_x000D_
+quercus rubra</t>
+  </si>
+  <si>
+    <t>клен остролистный_x000D_
+acer platanoides</t>
+  </si>
+  <si>
+    <t>101-150</t>
+  </si>
+  <si>
     <t>конский каштан обыкновенный_x000D_
 aesculus hippocastanum</t>
   </si>
   <si>
     <t>липа мелколистная_x000D_
 tilia cordata</t>
   </si>
   <si>
     <t>10-50</t>
   </si>
   <si>
     <t>50-120</t>
   </si>
   <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>ольха черная_x000D_
+alnus glutinosa</t>
+  </si>
+  <si>
     <t>лиственные кустарники</t>
   </si>
   <si>
     <t>барбарис Тунберга_x000D_
 berberis thunbergii</t>
   </si>
   <si>
     <t>40-60</t>
   </si>
   <si>
     <t>бирючина обыкновенная_x000D_
 ligustrum vulgare</t>
   </si>
   <si>
     <t>20-60</t>
   </si>
   <si>
     <t>вейгела цветущая 'brigela'_x000D_
 weigela florida 'brigela'</t>
   </si>
   <si>
     <t>гортензия древовидная 'annabelle'_x000D_
 hydrangea arborescens 'annabelle'</t>
   </si>
   <si>
     <t>гортензия крупнолистная 'speedy red'_x000D_
 hydrangea macrophylla 'speedy red'</t>
   </si>
   <si>
     <t>10-25</t>
   </si>
   <si>
     <t>дейция шершавая 'candidissima'_x000D_
 deutzia scabra 'candidissima'</t>
   </si>
   <si>
     <t>дерен белый 'elegantissima'_x000D_
 cornus alba 'elegantissima'</t>
   </si>
   <si>
     <t>20-30</t>
   </si>
   <si>
     <t>кизильник блестящий_x000D_
 cotoneaster lucidus</t>
   </si>
   <si>
+    <t>75</t>
+  </si>
+  <si>
     <t>кизильник горизонтальный_x000D_
 cotoneaster horizontalis</t>
   </si>
   <si>
     <t>лапчатка кустарниковая 'abbotswood'_x000D_
 potentilla fruticosa 'abbotswood'</t>
   </si>
   <si>
     <t>лапчатка кустарниковая 'annette'_x000D_
 potentilla fruticosa 'annette'</t>
   </si>
   <si>
+    <t>магония падуболистная_x000D_
+mahonia aquifolium</t>
+  </si>
+  <si>
     <t>пузыреплодник калинолистный 'diabolo'_x000D_
 physocarpus opulifolius 'diabolo'</t>
+  </si>
+  <si>
+    <t>900</t>
   </si>
   <si>
     <t>пузыреплодник калинолистный 'luteus'_x000D_
 physocarpus opulifolius 'luteus'</t>
   </si>
   <si>
     <t>спирея березолистная_x000D_
 spiraea betulifolia</t>
   </si>
   <si>
     <t>спирея японская 'albiflora'_x000D_
 spiraea japonica 'albiflora'</t>
   </si>
   <si>
     <t>спирея японская 'macrophylla'_x000D_
 spiraea japonica 'macrophylla'</t>
   </si>
   <si>
     <t>форзиция средняя 'flojor'_x000D_
 forsythia intermedia 'flojor'</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -757,51 +827,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B2:H70"/>
+  <dimension ref="B2:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="40.7109375" customWidth="1"/>
     <col min="3" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="40.7109375" customWidth="1"/>
     <col min="6" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:8">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:8">
       <c r="B4" s="3" t="s">
         <v>2</v>
@@ -878,1143 +948,1334 @@
       <c r="F14" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="13">
         <v>4</v>
       </c>
       <c r="H14" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="2:8">
       <c r="B15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="11"/>
       <c r="F15" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="13">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="2:8">
       <c r="B16" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="11"/>
       <c r="F16" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="13">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="2:8">
       <c r="B17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="11" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="11"/>
       <c r="F17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="13">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="2:8">
       <c r="B18" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E18" s="11"/>
       <c r="F18" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="13">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="H18" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="2:8">
       <c r="B19" s="10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C19" s="11" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="E19" s="11"/>
       <c r="F19" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="13">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="2:8">
       <c r="B20" s="10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="11"/>
       <c r="F20" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="13">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="2:8">
       <c r="B21" s="10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E21" s="11"/>
       <c r="F21" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="13">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H21" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="2:8">
       <c r="B22" s="10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C22" s="11" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D22" s="11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E22" s="11"/>
       <c r="F22" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="13">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H22" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="2:8">
       <c r="B23" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="11" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D23" s="11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E23" s="11"/>
       <c r="F23" s="12" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G23" s="13">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="2:8">
       <c r="B24" s="10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C24" s="11" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D24" s="11" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="E24" s="11"/>
+        <v>35</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>36</v>
+      </c>
       <c r="F24" s="12" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="G24" s="13">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H24" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="2:8">
       <c r="B25" s="10" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C25" s="11" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="D25" s="11" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E25" s="11"/>
       <c r="F25" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="13">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H25" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="2:8">
       <c r="B26" s="10" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C26" s="11" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D26" s="11" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E26" s="11"/>
       <c r="F26" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="13">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H26" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="2:8">
       <c r="B27" s="10" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="C27" s="11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D27" s="11" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E27" s="11"/>
       <c r="F27" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="13">
-        <v>26.5</v>
+        <v>20</v>
       </c>
       <c r="H27" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="2:8">
       <c r="B28" s="10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C28" s="11" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="11"/>
       <c r="F28" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="13">
-        <v>13</v>
+        <v>26.5</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="2:8">
       <c r="B29" s="10" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D29" s="11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E29" s="11"/>
       <c r="F29" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="13">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="2:8">
       <c r="B30" s="10" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C30" s="11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D30" s="11" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E30" s="11"/>
       <c r="F30" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="13">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="H30" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="2:8">
       <c r="B31" s="10" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="11" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E31" s="11"/>
       <c r="F31" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="13">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H31" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="2:8">
       <c r="B32" s="10" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C32" s="11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>20</v>
       </c>
       <c r="E32" s="11"/>
       <c r="F32" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="13">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="2:8">
       <c r="B33" s="10" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E33" s="11"/>
       <c r="F33" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="13">
         <v>20</v>
       </c>
       <c r="H33" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="2:8">
       <c r="B34" s="10" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>17</v>
       </c>
       <c r="E34" s="11"/>
       <c r="F34" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="13">
         <v>33</v>
       </c>
       <c r="H34" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="2:8">
       <c r="B35" s="10" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C35" s="11" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D35" s="11" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E35" s="11"/>
       <c r="F35" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="13">
         <v>33</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="2:8">
       <c r="B36" s="10" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C36" s="11" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="D36" s="11" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E36" s="11"/>
       <c r="F36" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="13">
+        <v>42</v>
+      </c>
+      <c r="H36" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="2:8">
+      <c r="B37" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="11"/>
+      <c r="F37" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="13">
+        <v>42</v>
+      </c>
+      <c r="H37" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E38" s="11"/>
+      <c r="F38" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="13">
+        <v>11</v>
+      </c>
+      <c r="H38" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39" s="11"/>
+      <c r="F39" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="13">
+        <v>11</v>
+      </c>
+      <c r="H39" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="15"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+    </row>
+    <row r="42" spans="2:8">
+      <c r="B42" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="H36" s="14" t="s">
-[...30 lines deleted...]
-      <c r="D39" s="8" t="s">
+      <c r="C42" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="E39" s="8" t="s">
+      <c r="E42" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="F39" s="8" t="s">
+      <c r="F42" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="G39" s="8" t="s">
+      <c r="G42" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="H39" s="9"/>
-[...50 lines deleted...]
-      <c r="H42" s="15"/>
+      <c r="H42" s="9"/>
     </row>
     <row r="43" spans="2:8">
-      <c r="B43" s="5" t="s">
-[...7 lines deleted...]
-      <c r="H43" s="5"/>
+      <c r="B43" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E43" s="11"/>
+      <c r="F43" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="13">
+        <v>10</v>
+      </c>
+      <c r="H43" s="14" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="44" spans="2:8">
-      <c r="B44" s="7" t="s">
-[...17 lines deleted...]
-      <c r="H44" s="9"/>
+      <c r="B44" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E44" s="11"/>
+      <c r="F44" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="13">
+        <v>10</v>
+      </c>
+      <c r="H44" s="14" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="45" spans="2:8">
       <c r="B45" s="10" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="C45" s="11" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D45" s="11" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="E45" s="11"/>
       <c r="F45" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="13">
+        <v>10</v>
+      </c>
+      <c r="H45" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B46" s="15"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="15"/>
+      <c r="E46" s="15"/>
+      <c r="F46" s="15"/>
+      <c r="G46" s="15"/>
+      <c r="H46" s="15"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" s="9"/>
+    </row>
+    <row r="49" spans="2:8">
+      <c r="B49" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="11"/>
+      <c r="F49" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="13">
         <v>14.5</v>
       </c>
-      <c r="H45" s="14" t="s">
-[...10 lines deleted...]
-      <c r="D46" s="11" t="s">
+      <c r="H49" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8">
+      <c r="B50" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D50" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="E46" s="11"/>
-[...3 lines deleted...]
-      <c r="G46" s="13">
+      <c r="E50" s="11"/>
+      <c r="F50" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="13">
         <v>14.5</v>
       </c>
-      <c r="H46" s="14" t="s">
-[...10 lines deleted...]
-      <c r="D47" s="11" t="s">
+      <c r="H50" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D51" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="E47" s="11"/>
-[...24 lines deleted...]
-      <c r="G48" s="13">
+      <c r="E51" s="11"/>
+      <c r="F51" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="13">
         <v>14.5</v>
       </c>
-      <c r="H48" s="14" t="s">
-[...42 lines deleted...]
-      <c r="H51" s="9"/>
+      <c r="H51" s="14" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="52" spans="2:8">
       <c r="B52" s="10" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C52" s="11" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="D52" s="11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E52" s="11"/>
       <c r="F52" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="13">
-        <v>7.5</v>
+        <v>20</v>
       </c>
       <c r="H52" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="2:8">
       <c r="B53" s="10" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="C53" s="11" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D53" s="11" t="s">
         <v>17</v>
       </c>
       <c r="E53" s="11"/>
       <c r="F53" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="13">
-        <v>7.5</v>
+        <v>14.5</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="2:8">
       <c r="B54" s="10" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="C54" s="11" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="D54" s="11" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="11"/>
       <c r="F54" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="13">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="H54" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="2:8">
       <c r="B55" s="10" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C55" s="11" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="D55" s="11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E55" s="11"/>
       <c r="F55" s="12" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="G55" s="13">
-        <v>7.5</v>
+        <v>20</v>
       </c>
       <c r="H55" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="2:8">
       <c r="B56" s="10" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C56" s="11" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="D56" s="11" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E56" s="11"/>
       <c r="F56" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="13">
+        <v>10</v>
+      </c>
+      <c r="H56" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B57" s="15"/>
+      <c r="C57" s="15"/>
+      <c r="D57" s="15"/>
+      <c r="E57" s="15"/>
+      <c r="F57" s="15"/>
+      <c r="G57" s="15"/>
+      <c r="H57" s="15"/>
+    </row>
+    <row r="58" spans="2:8">
+      <c r="B58" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+    </row>
+    <row r="59" spans="2:8">
+      <c r="B59" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="H56" s="14" t="s">
-[...64 lines deleted...]
-      </c>
+      <c r="G59" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" s="9"/>
     </row>
     <row r="60" spans="2:8">
       <c r="B60" s="10" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D60" s="11" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E60" s="11"/>
       <c r="F60" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="13">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="H60" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="2:8">
       <c r="B61" s="10" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C61" s="11" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="D61" s="11" t="s">
         <v>17</v>
       </c>
       <c r="E61" s="11"/>
       <c r="F61" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="13">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="H61" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="2:8">
       <c r="B62" s="10" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="C62" s="11" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="D62" s="11" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E62" s="11"/>
       <c r="F62" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="13">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="H62" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="2:8">
       <c r="B63" s="10" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C63" s="11" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D63" s="11" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="E63" s="11"/>
       <c r="F63" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="13">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="H63" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="2:8">
       <c r="B64" s="10" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C64" s="11" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D64" s="11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E64" s="11"/>
       <c r="F64" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="13">
-        <v>7.5</v>
+        <v>15</v>
       </c>
       <c r="H64" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="2:8">
       <c r="B65" s="10" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="C65" s="11" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="D65" s="11" t="s">
         <v>20</v>
       </c>
       <c r="E65" s="11"/>
       <c r="F65" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="13">
-        <v>7.5</v>
+        <v>15</v>
       </c>
       <c r="H65" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="2:8">
       <c r="B66" s="10" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C66" s="11" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>17</v>
       </c>
       <c r="E66" s="11"/>
       <c r="F66" s="12" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="13">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="H66" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="2:8">
       <c r="B67" s="10" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="C67" s="11" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="D67" s="11" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E67" s="11"/>
       <c r="F67" s="12" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="G67" s="13">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="H67" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="2:8">
       <c r="B68" s="10" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="C68" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D68" s="11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E68" s="11"/>
       <c r="F68" s="12" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="G68" s="13">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="H68" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="2:8">
       <c r="B69" s="10" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="C69" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D69" s="11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E69" s="11"/>
       <c r="F69" s="12" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="G69" s="13">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="H69" s="14" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="70" spans="2:8" ht="24.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="H70" s="15"/>
+    <row r="70" spans="2:8">
+      <c r="B70" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E70" s="11"/>
+      <c r="F70" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" s="13">
+        <v>10</v>
+      </c>
+      <c r="H70" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="71" spans="2:8">
+      <c r="B71" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E71" s="11"/>
+      <c r="F71" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="13">
+        <v>10</v>
+      </c>
+      <c r="H71" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="72" spans="2:8">
+      <c r="B72" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E72" s="11"/>
+      <c r="F72" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="13">
+        <v>10</v>
+      </c>
+      <c r="H72" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="73" spans="2:8">
+      <c r="B73" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73" s="11"/>
+      <c r="F73" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="G73" s="13">
+        <v>10</v>
+      </c>
+      <c r="H73" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="74" spans="2:8">
+      <c r="B74" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" s="11"/>
+      <c r="F74" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" s="13">
+        <v>10</v>
+      </c>
+      <c r="H74" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="75" spans="2:8">
+      <c r="B75" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="11"/>
+      <c r="F75" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G75" s="13">
+        <v>10</v>
+      </c>
+      <c r="H75" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="76" spans="2:8">
+      <c r="B76" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" s="11"/>
+      <c r="F76" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G76" s="13">
+        <v>10</v>
+      </c>
+      <c r="H76" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="77" spans="2:8">
+      <c r="B77" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D77" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E77" s="11"/>
+      <c r="F77" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="13">
+        <v>10</v>
+      </c>
+      <c r="H77" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="78" spans="2:8">
+      <c r="B78" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E78" s="11"/>
+      <c r="F78" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="13">
+        <v>10</v>
+      </c>
+      <c r="H78" s="14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="79" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B79" s="15"/>
+      <c r="C79" s="15"/>
+      <c r="D79" s="15"/>
+      <c r="E79" s="15"/>
+      <c r="F79" s="15"/>
+      <c r="G79" s="15"/>
+      <c r="H79" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="G13:H13"/>
-    <mergeCell ref="B38:H38"/>
-[...4 lines deleted...]
-    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="B41:H41"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="B47:H47"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="B58:H58"/>
+    <mergeCell ref="G59:H59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>