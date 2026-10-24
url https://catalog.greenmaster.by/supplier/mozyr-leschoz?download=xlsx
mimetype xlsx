--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -10,62 +10,65 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="прайс-лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="64">
   <si>
     <t>Лесной питомник Мозырсого лесхоза</t>
   </si>
   <si>
     <t>лесхоз</t>
   </si>
   <si>
     <t>ГОЛХУ Мозырский опытный лесхоз, УНП: 400036079</t>
   </si>
   <si>
     <t>247760, Гомельская область, Мозырский район, г. Мозырь, ул. Интернациональная, 168</t>
+  </si>
+  <si>
+    <t>+375 23 623-68-28 отдел реализации</t>
   </si>
   <si>
     <t>ilk@mozles.by</t>
   </si>
   <si>
     <t>https://mozles.by</t>
   </si>
   <si>
     <t>Последнее обновление: 09.09.2026 09:05 [+0300]</t>
   </si>
   <si>
     <t>хвойные</t>
   </si>
   <si>
     <t>название</t>
   </si>
   <si>
     <t>размер, см.</t>
   </si>
   <si>
     <t>корневая</t>
   </si>
   <si>
     <t>комментарий</t>
   </si>
@@ -722,651 +725,656 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mozles.by" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B2:H38"/>
+  <dimension ref="B2:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="40.7109375" customWidth="1"/>
     <col min="3" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="40.7109375" customWidth="1"/>
     <col min="6" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:8">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:8">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="2:8">
       <c r="B6" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="2:8">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:8">
-      <c r="B8" s="4" t="s">
+      <c r="B8" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:8">
-      <c r="H10" s="5" t="s">
+    <row r="9" spans="2:8">
+      <c r="B9" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="2:8">
-      <c r="B11" s="6" t="s">
+      <c r="H11" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="6"/>
-[...4 lines deleted...]
-      <c r="H11" s="6"/>
     </row>
     <row r="12" spans="2:8">
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+    </row>
+    <row r="13" spans="2:8">
+      <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D12" s="9" t="s">
+      <c r="C13" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E12" s="9" t="s">
+      <c r="D13" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F12" s="9" t="s">
+      <c r="E13" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="G12" s="9" t="s">
+      <c r="F13" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H12" s="10"/>
-[...2 lines deleted...]
-      <c r="B13" s="11" t="s">
+      <c r="G13" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="12" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="H13" s="10"/>
     </row>
     <row r="14" spans="2:8">
       <c r="B14" s="11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D14" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" s="12"/>
       <c r="F14" s="13" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G14" s="14">
         <v>17.3</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="2:8">
       <c r="B15" s="11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D15" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" s="12"/>
       <c r="F15" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G15" s="14">
-        <v>15.9</v>
+        <v>17.3</v>
       </c>
       <c r="H15" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="2:8">
       <c r="B16" s="11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D16" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" s="12"/>
       <c r="F16" s="13" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G16" s="14">
-        <v>17.3</v>
+        <v>15.9</v>
       </c>
       <c r="H16" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="2:8">
       <c r="B17" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" s="12"/>
       <c r="F17" s="13" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G17" s="14">
-        <v>15.9</v>
+        <v>17.3</v>
       </c>
       <c r="H17" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="2:8">
       <c r="B18" s="11" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D18" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" s="12"/>
       <c r="F18" s="13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G18" s="14">
-        <v>21.6</v>
+        <v>15.9</v>
       </c>
       <c r="H18" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="2:8">
       <c r="B19" s="11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D19" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" s="12"/>
       <c r="F19" s="13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G19" s="14">
-        <v>17.3</v>
+        <v>21.6</v>
       </c>
       <c r="H19" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="2:8">
       <c r="B20" s="11" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D20" s="12" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E20" s="12"/>
       <c r="F20" s="13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G20" s="14">
-        <v>28.8</v>
+        <v>17.3</v>
       </c>
       <c r="H20" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="2:8">
       <c r="B21" s="11" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D21" s="12" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E21" s="12"/>
       <c r="F21" s="13" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="G21" s="14">
-        <v>17.3</v>
+        <v>28.8</v>
       </c>
       <c r="H21" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="2:8">
       <c r="B22" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" s="12"/>
       <c r="F22" s="13" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G22" s="14">
         <v>17.3</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="2:8">
       <c r="B23" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" s="12"/>
       <c r="F23" s="13" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G23" s="14">
         <v>17.3</v>
       </c>
       <c r="H23" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="2:8">
       <c r="B24" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="C24" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" s="12"/>
       <c r="F24" s="13" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G24" s="14">
-        <v>21.6</v>
+        <v>17.3</v>
       </c>
       <c r="H24" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="2:8">
       <c r="B25" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C25" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" s="12"/>
       <c r="F25" s="13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G25" s="14">
-        <v>17.3</v>
+        <v>21.6</v>
       </c>
       <c r="H25" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="2:8">
       <c r="B26" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="D26" s="12" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="E26" s="12"/>
       <c r="F26" s="13" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="G26" s="14">
-        <v>28.8</v>
+        <v>17.3</v>
       </c>
       <c r="H26" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="2:8">
       <c r="B27" s="11" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="D27" s="12" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="E27" s="12"/>
       <c r="F27" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G27" s="14">
-        <v>17.3</v>
+        <v>28.8</v>
       </c>
       <c r="H27" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="2:8">
       <c r="B28" s="11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D28" s="12" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="E28" s="12"/>
       <c r="F28" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G28" s="14">
-        <v>21.6</v>
+        <v>17.3</v>
       </c>
       <c r="H28" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="2:8">
       <c r="B29" s="11" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="D29" s="12" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="E29" s="12"/>
       <c r="F29" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G29" s="14">
-        <v>17.3</v>
+        <v>21.6</v>
       </c>
       <c r="H29" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="2:8">
       <c r="B30" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D30" s="12" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="E30" s="12"/>
       <c r="F30" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G30" s="14">
         <v>17.3</v>
       </c>
       <c r="H30" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="2:8">
       <c r="B31" s="11" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="E31" s="12"/>
       <c r="F31" s="13" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="G31" s="14">
         <v>17.3</v>
       </c>
       <c r="H31" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="2:8">
       <c r="B32" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D32" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" s="12"/>
       <c r="F32" s="13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G32" s="14">
         <v>17.3</v>
       </c>
       <c r="H32" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="2:8">
       <c r="B33" s="11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="D33" s="12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" s="12"/>
       <c r="F33" s="13" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G33" s="14">
         <v>17.3</v>
       </c>
       <c r="H33" s="15" t="s">
-        <v>18</v>
-[...12 lines deleted...]
-      <c r="B35" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="C35" s="6"/>
-[...4 lines deleted...]
-      <c r="H35" s="6"/>
+      <c r="C34" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" s="12"/>
+      <c r="F34" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="14">
+        <v>17.3</v>
+      </c>
+      <c r="H34" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="16"/>
     </row>
     <row r="36" spans="2:8">
-      <c r="B36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="9" t="s">
+      <c r="B36" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+    </row>
+    <row r="37" spans="2:8">
+      <c r="B37" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="C37" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E36" s="9" t="s">
+      <c r="D37" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F36" s="9" t="s">
+      <c r="E37" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="G36" s="9" t="s">
+      <c r="F37" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H36" s="10"/>
-[...5 lines deleted...]
-      <c r="C37" s="12" t="s">
+      <c r="G37" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="10"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="D37" s="12" t="s">
+      <c r="C38" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="E37" s="12"/>
-[...3 lines deleted...]
-      <c r="G37" s="14">
+      <c r="D38" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="E38" s="12"/>
+      <c r="F38" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="G38" s="14">
         <v>12</v>
       </c>
-      <c r="H37" s="15" t="s">
-[...10 lines deleted...]
-      <c r="H38" s="16"/>
+      <c r="H38" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B39" s="16"/>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B11:H11"/>
-[...2 lines deleted...]
-    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="B36:H36"/>
+    <mergeCell ref="G37:H37"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B8" r:id="rId1"/>
+    <hyperlink ref="B9" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>