--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="прайс-лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="58">
   <si>
     <t>УП "Щемыслица" БГУ</t>
   </si>
   <si>
     <t>питомник растений</t>
   </si>
   <si>
     <t>УП "Щемыслица" БГУ, УНП: 600049639</t>
   </si>
   <si>
     <t>223049, Минская область, Минский район, аг. Щомыслица, ул. Жуковского, д. 15-А</t>
   </si>
   <si>
     <t>+375 17 508-17-35 Приемная</t>
   </si>
   <si>
     <t>pitomnik@bsu.by</t>
   </si>
   <si>
     <t>https://pitomnik.bsu.by/</t>
   </si>
   <si>
     <t>Последнее обновление: 09.09.2026 11:48 [+0300]</t>
   </si>
   <si>
@@ -175,84 +175,62 @@
   <si>
     <t>дуб черешчатый_x000D_
 quercus robur</t>
   </si>
   <si>
     <t>конский каштан обыкновенный_x000D_
 aesculus hippocastanum</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>200-250</t>
   </si>
   <si>
     <t>лиственные кустарники</t>
   </si>
   <si>
     <t>барбарис Тунберга_x000D_
 berberis thunbergii</t>
   </si>
   <si>
     <t>60-80</t>
   </si>
   <si>
-    <t>гортензия древовидная 'annabelle'_x000D_
-[...23 lines deleted...]
-  <si>
     <t>пузыреплодник калинолистный_x000D_
 physocarpus opulifolius</t>
   </si>
   <si>
     <t>60-150</t>
   </si>
   <si>
     <t>пузыреплодник калинолистный 'dart's gold'_x000D_
 physocarpus opulifolius 'dart's gold'</t>
+  </si>
+  <si>
+    <t>60</t>
   </si>
   <si>
     <t>роза морщинистая_x000D_
 rosa rugosa</t>
   </si>
   <si>
     <t>спирея березолистная_x000D_
 spiraea betulifolia</t>
   </si>
   <si>
     <t>спирея серая 'grefsheim'_x000D_
 spiraea cinerea 'grefsheim'</t>
   </si>
   <si>
     <t>чубушник венечный_x000D_
 philadelphus coronarius</t>
   </si>
   <si>
     <t>70-90</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -730,51 +708,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pitomnik.bsu.by/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B2:H49"/>
+  <dimension ref="B2:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="40.7109375" customWidth="1"/>
     <col min="3" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="40.7109375" customWidth="1"/>
     <col min="6" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:8">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:8">
       <c r="B4" s="3" t="s">
         <v>2</v>
@@ -1311,253 +1289,169 @@
       <c r="F38" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="14">
         <v>10.5</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="2:8">
       <c r="B39" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>50</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E39" s="12"/>
       <c r="F39" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="14">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="2:8">
       <c r="B40" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="12"/>
       <c r="F40" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="14">
         <v>12</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="2:8">
       <c r="B41" s="11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E41" s="12"/>
       <c r="F41" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="14">
-        <v>12</v>
+        <v>10.5</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="2:8">
       <c r="B42" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E42" s="12"/>
       <c r="F42" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="14">
-        <v>12</v>
+        <v>10.5</v>
       </c>
       <c r="H42" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="2:8">
       <c r="B43" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E43" s="12"/>
       <c r="F43" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="14">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H43" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="2:8">
       <c r="B44" s="11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E44" s="12"/>
       <c r="F44" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="14">
         <v>12</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="45" spans="2:8">
-[...90 lines deleted...]
-      <c r="H49" s="16"/>
+    <row r="45" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="B29:H29"/>
     <mergeCell ref="G30:H30"/>
     <mergeCell ref="B36:H36"/>
     <mergeCell ref="G37:H37"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B9" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>