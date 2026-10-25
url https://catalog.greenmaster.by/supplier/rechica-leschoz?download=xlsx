--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -10,71 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="прайс-лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="33">
   <si>
     <t>Питомник Речицкого опытного лесхоза</t>
   </si>
   <si>
     <t>лесхоз</t>
   </si>
   <si>
     <t>Речицкий опытный лесхоз, УНП: 400000205</t>
   </si>
   <si>
     <t>247500, Гомельская область, Речицкий район, д. Пригородная, ул. Урожайная, д. 9</t>
   </si>
   <si>
+    <t>+375 23 403-71-70 приемная</t>
+  </si>
+  <si>
     <t>zakupki@rechicales.by</t>
   </si>
   <si>
     <t>http://rechicales.by/</t>
   </si>
   <si>
-    <t>Последнее обновление: 10.09.2026 16:55 [+0300]</t>
+    <t>Последнее обновление: 11.09.2026 13:45 [+0300]</t>
   </si>
   <si>
     <t>хвойные</t>
   </si>
   <si>
     <t>название</t>
   </si>
   <si>
     <t>размер, см.</t>
   </si>
   <si>
     <t>корневая</t>
   </si>
   <si>
     <t>комментарий</t>
   </si>
   <si>
     <t>кол-во, шт</t>
   </si>
   <si>
     <t>цена за ед.</t>
   </si>
   <si>
     <t>можжевельник обыкновенный 'meyer'_x000D_
 juniperus communis 'meyer'</t>
@@ -109,50 +112,54 @@
     <t>25-30</t>
   </si>
   <si>
     <t>30-70</t>
   </si>
   <si>
     <t>лиственные кустарники</t>
   </si>
   <si>
     <t>ива цельнолистная 'hakuro-nishiki'_x000D_
 salix integra 'hakuro-nishiki'</t>
   </si>
   <si>
     <t>50-100</t>
   </si>
   <si>
     <t>лапчатка кустарниковая 'abbotswood'_x000D_
 potentilla fruticosa 'abbotswood'</t>
   </si>
   <si>
     <t>самшит вечнозеленый_x000D_
 buxus sempervirens</t>
   </si>
   <si>
     <t>40-50</t>
+  </si>
+  <si>
+    <t>спирея японская 'albiflora'_x000D_
+spiraea japonica 'albiflora'</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="26"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
@@ -611,357 +618,383 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rechicales.by/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B2:H24"/>
+  <dimension ref="B2:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="40.7109375" customWidth="1"/>
     <col min="3" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="40.7109375" customWidth="1"/>
     <col min="6" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:8">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:8">
       <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="2:8">
       <c r="B6" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="2:8">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:8">
-      <c r="B8" s="4" t="s">
+      <c r="B8" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:8">
-      <c r="H10" s="5" t="s">
+    <row r="9" spans="2:8">
+      <c r="B9" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="2:8">
-      <c r="B11" s="6" t="s">
+      <c r="H11" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="6"/>
-[...4 lines deleted...]
-      <c r="H11" s="6"/>
     </row>
     <row r="12" spans="2:8">
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+    </row>
+    <row r="13" spans="2:8">
+      <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D12" s="9" t="s">
+      <c r="C13" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E12" s="9" t="s">
+      <c r="D13" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F12" s="9" t="s">
+      <c r="E13" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="G12" s="9" t="s">
+      <c r="F13" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H12" s="10"/>
-[...2 lines deleted...]
-      <c r="B13" s="11" t="s">
+      <c r="G13" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="12" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="H13" s="10"/>
     </row>
     <row r="14" spans="2:8">
       <c r="B14" s="11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D14" s="12" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E14" s="12"/>
       <c r="F14" s="13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G14" s="14">
         <v>17</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="2:8">
       <c r="B15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="12" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E15" s="12"/>
       <c r="F15" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="14">
         <v>17</v>
       </c>
-      <c r="G15" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="2:8">
       <c r="B16" s="11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" s="12"/>
       <c r="F16" s="13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G16" s="14">
+        <v>14</v>
+      </c>
+      <c r="H16" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8">
+      <c r="B17" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="H16" s="15" t="s">
+      <c r="E17" s="12"/>
+      <c r="F17" s="13" t="s">
         <v>18</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="H18" s="6"/>
+      <c r="G17" s="14">
+        <v>22</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="16"/>
     </row>
     <row r="19" spans="2:8">
-      <c r="B19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="9" t="s">
+      <c r="B19" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+    </row>
+    <row r="20" spans="2:8">
+      <c r="B20" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D19" s="9" t="s">
+      <c r="C20" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E19" s="9" t="s">
+      <c r="D20" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F19" s="9" t="s">
+      <c r="E20" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="G19" s="9" t="s">
+      <c r="F20" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H19" s="10"/>
-[...20 lines deleted...]
-      </c>
+      <c r="G20" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="10"/>
     </row>
     <row r="21" spans="2:8">
       <c r="B21" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" s="12"/>
       <c r="F21" s="13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G21" s="14">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H21" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="2:8">
       <c r="B22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D22" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" s="12"/>
       <c r="F22" s="13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G22" s="14">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="2:8">
       <c r="B23" s="11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" s="12"/>
       <c r="F23" s="13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G23" s="14">
+        <v>10</v>
+      </c>
+      <c r="H23" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="2:8">
+      <c r="B24" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="12"/>
+      <c r="F24" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="14">
         <v>12</v>
       </c>
-      <c r="H23" s="15" t="s">
+      <c r="H24" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="2:8">
+      <c r="B25" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="12"/>
+      <c r="F25" s="13" t="s">
         <v>18</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="H24" s="16"/>
+      <c r="G25" s="14">
+        <v>10</v>
+      </c>
+      <c r="H25" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B11:H11"/>
-[...2 lines deleted...]
-    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="G20:H20"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B8" r:id="rId1"/>
+    <hyperlink ref="B9" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>