--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="прайс-лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="104">
   <si>
     <t>Ветроград</t>
   </si>
   <si>
     <t>питомник растений</t>
   </si>
   <si>
     <t>ООО "Ветроманино", УНП: 291776725</t>
   </si>
   <si>
     <t>225209, Брестская область, Берёзовская район, д.Тихны</t>
   </si>
   <si>
     <t>+375 29 741-31-65 отдел продаж</t>
   </si>
   <si>
     <t>wetrograd84@mail.ru</t>
   </si>
   <si>
     <t>https://wetrograd.by</t>
   </si>
   <si>
-    <t>Последнее обновление: 26.08.2026 12:45 [+0300]</t>
+    <t>Последнее обновление: 27.08.2026 21:43 [+0300]</t>
   </si>
   <si>
     <t>хвойные</t>
   </si>
   <si>
     <t>название</t>
   </si>
   <si>
     <t>размер, см.</t>
   </si>
   <si>
     <t>корневая</t>
   </si>
   <si>
     <t>комментарий</t>
   </si>
   <si>
     <t>кол-во, шт</t>
   </si>
   <si>
     <t>цена за ед.</t>
   </si>
   <si>
     <t>сосна корейская_x000D_
 pinus koraiensis</t>
@@ -319,50 +319,87 @@
     <t>8500</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>100-120</t>
   </si>
   <si>
     <t>2250</t>
+  </si>
+  <si>
+    <t>лаванда узколистная_x000D_
+lavandula angustifolia</t>
+  </si>
+  <si>
+    <t>пышные сформированные саженцы</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>лаванда узколистная 'dwarf blue'_x000D_
+lavandula angustifolia 'dwarf blue'</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>лаванда узколистная 'hidcote'_x000D_
+lavandula angustifolia 'hidcote'</t>
+  </si>
+  <si>
+    <t>1280</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>лаванда узколистная 'rosea'_x000D_
+lavandula angustifolia 'rosea'</t>
+  </si>
+  <si>
+    <t>225</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="26"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
@@ -821,51 +858,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetrograd.by" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B2:H74"/>
+  <dimension ref="B2:H80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="40.7109375" customWidth="1"/>
     <col min="3" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="40.7109375" customWidth="1"/>
     <col min="6" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:8">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:8">
       <c r="B4" s="3" t="s">
         <v>2</v>
@@ -2254,58 +2291,196 @@
       </c>
     </row>
     <row r="73" spans="2:8">
       <c r="B73" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C73" s="12" t="s">
         <v>91</v>
       </c>
       <c r="D73" s="12" t="s">
         <v>78</v>
       </c>
       <c r="E73" s="12" t="s">
         <v>69</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>92</v>
       </c>
       <c r="G73" s="14">
         <v>10</v>
       </c>
       <c r="H73" s="15" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="74" spans="2:8" ht="24.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="H74" s="16"/>
+    <row r="74" spans="2:8">
+      <c r="B74" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E74" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="F74" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="G74" s="14">
+        <v>4</v>
+      </c>
+      <c r="H74" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="2:8">
+      <c r="B75" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="F75" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="G75" s="14">
+        <v>6</v>
+      </c>
+      <c r="H75" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="2:8">
+      <c r="B76" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="F76" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="G76" s="14">
+        <v>5</v>
+      </c>
+      <c r="H76" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="2:8">
+      <c r="B77" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E77" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="F77" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="G77" s="14">
+        <v>5</v>
+      </c>
+      <c r="H77" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="2:8">
+      <c r="B78" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="F78" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="G78" s="14">
+        <v>6</v>
+      </c>
+      <c r="H78" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="2:8">
+      <c r="B79" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E79" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="F79" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="G79" s="14">
+        <v>5</v>
+      </c>
+      <c r="H79" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="2:8" ht="24.75" customHeight="1">
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="16"/>
+      <c r="E80" s="16"/>
+      <c r="F80" s="16"/>
+      <c r="G80" s="16"/>
+      <c r="H80" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="B58:H58"/>
     <mergeCell ref="G59:H59"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B9" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>